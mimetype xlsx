--- v0 (2026-06-13)
+++ v1 (2026-09-17)
@@ -1,205 +1,150 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
   <si>
     <t>BULAN</t>
   </si>
   <si>
-    <t>Juni</t>
+    <t>Agustus</t>
   </si>
   <si>
     <t>TANGGAL</t>
   </si>
   <si>
-    <t>2026-06-03</t>
+    <t>2026-08-22</t>
   </si>
   <si>
     <t>INDISIPLINER MURID</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PETUGAS</t>
   </si>
   <si>
     <t>NAMA</t>
   </si>
   <si>
     <t>LEMBAGA</t>
   </si>
   <si>
     <t>KAMAR</t>
   </si>
   <si>
     <t>URAIAN</t>
   </si>
   <si>
     <t>PUKUL</t>
   </si>
   <si>
     <t>BUKTI</t>
   </si>
   <si>
     <t>FOLLOW UP</t>
   </si>
   <si>
-    <t>ABDUH</t>
-[...44 lines deleted...]
-    <t>05:13</t>
+    <t>Ust. Anas</t>
+  </si>
+  <si>
+    <t>husni</t>
+  </si>
+  <si>
+    <t>Smk</t>
+  </si>
+  <si>
+    <t>Maktuba</t>
+  </si>
+  <si>
+    <t>Tidur saat jam sekolah dikamar</t>
+  </si>
+  <si>
+    <t>09:55</t>
+  </si>
+  <si>
+    <t>INDISIPLINER PENDIDIK/PEGAWAI</t>
+  </si>
+  <si>
+    <t>Husni</t>
+  </si>
+  <si>
+    <t>Bpk. Kurniawan</t>
+  </si>
+  <si>
+    <t>LPIQ SMK PUTRA</t>
+  </si>
+  <si>
+    <t>SMK</t>
+  </si>
+  <si>
+    <t>TIDAK ADA GURU</t>
+  </si>
+  <si>
+    <t>08:00</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
-    <t>hhh</t>
-[...19 lines deleted...]
-  <si>
     <t>TEMUAN LAIN-LAIN</t>
-  </si>
-[...22 lines deleted...]
-    <t>uyuyyyyy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,252 +181,72 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b96ee3030859468f862d380c74b054.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25159b5bbaf3f60bf4912334713cf1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc09e308b8cef2d5684c53d536839eb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f878a97f63d76deb8cefe32ff0a3f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bbc88847edc903aa34a3985059b83e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eafd440aba97ad24f706994735be5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04513f3b43302adacc42b6b6602370.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bd1c17a2952bb5a8e6e11971fa5de.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="400050" cy="571500"/>
+    <xdr:ext cx="323850" cy="571500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Bukti" descr="Bukti"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -748,54 +513,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I21"/>
+  <dimension ref="A1:I13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A17" sqref="A17:E21"/>
+      <selection activeCell="A13" sqref="A13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="6" customWidth="true" style="0"/>
     <col min="2" max="2" width="18" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="16" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="20" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
@@ -827,301 +592,147 @@
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:9" customHeight="1" ht="70">
       <c r="A6" s="2">
         <v>1</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="2"/>
+      <c r="D6" s="2" t="s">
+        <v>16</v>
+      </c>
       <c r="E6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
-    <row r="7" spans="1:9" customHeight="1" ht="70">
-[...9 lines deleted...]
-      <c r="D7" s="2" t="s">
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="2" t="s">
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="2">
+        <v>1</v>
+      </c>
+      <c r="B10" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="G7" s="2" t="s">
-[...9 lines deleted...]
-      <c r="B8" s="2" t="s">
+      <c r="C10" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D8" s="2" t="s">
+      <c r="D10" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="E10" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="F10" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="G10" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="H8" s="2"/>
-[...9 lines deleted...]
-      <c r="C9" s="2" t="s">
+      <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D9" s="2">
-[...38 lines deleted...]
-      <c r="H10" s="2"/>
       <c r="I10" s="2"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-      <c r="I13" s="1" t="s">
         <v>13</v>
       </c>
-    </row>
-[...101 lines deleted...]
-      <c r="E21" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>